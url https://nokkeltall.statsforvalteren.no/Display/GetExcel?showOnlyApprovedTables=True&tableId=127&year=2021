--- v0 (2026-04-03)
+++ v1 (2026-06-15)
@@ -1,49 +1,49 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheeta.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90489b7f70014254" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/000a957e963c44ceb2395d46a5501f29.psmdcp" Id="R7b724e41e7144a6b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R87d0e6683fb947af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/17da0a6b0261438a890f27041b2f8d92.psmdcp" Id="R642fec59a33f4425" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="SFMR" sheetId="2" r:id="rId2"/>
     <x:sheet name="SFRO" sheetId="3" r:id="rId3"/>
     <x:sheet name="SFVL" sheetId="4" r:id="rId4"/>
     <x:sheet name="SFAG" sheetId="5" r:id="rId5"/>
     <x:sheet name="SFIN" sheetId="6" r:id="rId6"/>
     <x:sheet name="SFNO" sheetId="7" r:id="rId7"/>
     <x:sheet name="SFOV" sheetId="8" r:id="rId8"/>
     <x:sheet name="SFTF" sheetId="9" r:id="rId9"/>
     <x:sheet name="SFTL" sheetId="10" r:id="rId10"/>
     <x:sheet name="SFVT" sheetId="11" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 